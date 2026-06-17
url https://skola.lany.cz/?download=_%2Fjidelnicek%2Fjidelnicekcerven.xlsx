--- v0 (2025-10-29)
+++ v1 (2026-06-17)
@@ -1,89 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://zslany-my.sharepoint.com/personal/petra_pribylova_zs_lany_cz/Documents/Plocha/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B49B2180-D838-45E7-BAEB-8BB28C78626D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5AA1E340-B6DB-4C3A-AFCF-5A3EC26DB3CE}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="18225" windowHeight="11505" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="8205" windowHeight="6180" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="23.TÝDEN " sheetId="7" r:id="rId1"/>
     <sheet name="24.TÝDEN" sheetId="2" r:id="rId2"/>
     <sheet name="25.TÝDEN" sheetId="1" r:id="rId3"/>
-    <sheet name="26.TÝDEN" sheetId="3" r:id="rId4"/>
-    <sheet name="TO SNAD STAČÍ,NE..." sheetId="5" state="hidden" r:id="rId5"/>
+    <sheet name="26.TÝDEN" sheetId="8" r:id="rId4"/>
+    <sheet name="27.TÝDEN" sheetId="3" r:id="rId5"/>
+    <sheet name="TO SNAD STAČÍ,NE..." sheetId="5" state="hidden" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="102">
   <si>
     <t>den</t>
   </si>
   <si>
     <t>přesnídávka</t>
   </si>
   <si>
     <t>polévka</t>
   </si>
   <si>
     <t>hlavní jídlo</t>
   </si>
   <si>
     <t>svačina</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>31.3.</t>
   </si>
   <si>
     <t>ÚT</t>
   </si>
   <si>
@@ -153,700 +156,289 @@
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> znamená výběr z krájených čerstvých jablek, banánů a sezónního ovoce</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>MŠ</t>
   </si>
   <si>
     <t>Jídelníček LEDEN</t>
   </si>
   <si>
     <t>29.3.-31.3.</t>
   </si>
   <si>
     <t>29.3.</t>
   </si>
   <si>
     <t>30.3.</t>
   </si>
   <si>
+    <t>1,3,7</t>
+  </si>
+  <si>
+    <t>1,3,7,9</t>
+  </si>
+  <si>
     <t>Jídelníček ČERVEN</t>
   </si>
   <si>
-    <t>Jídelníček  ČERVEN</t>
+    <t>1.6.-5.6.</t>
+  </si>
+  <si>
+    <t>8.6.-12.6.</t>
+  </si>
+  <si>
+    <t>15.6.-19.6.</t>
+  </si>
+  <si>
+    <t>22.6.-26.6.</t>
+  </si>
+  <si>
+    <t>29.6.-30.6.</t>
+  </si>
+  <si>
+    <t>1.6.</t>
   </si>
   <si>
     <t>2.6.</t>
   </si>
   <si>
     <t>3.6.</t>
   </si>
   <si>
     <t>4.6.</t>
   </si>
   <si>
     <t>5.6.</t>
   </si>
   <si>
-    <t>6.6.</t>
-[...5 lines deleted...]
-    <t>9.6.-13.6.</t>
+    <t>8.6.</t>
   </si>
   <si>
     <t>9.6.</t>
   </si>
   <si>
     <t>10.6.</t>
   </si>
   <si>
     <t>11.6.</t>
   </si>
   <si>
     <t>12.6.</t>
   </si>
   <si>
-    <t>13.6.</t>
-[...2 lines deleted...]
-    <t>16.6.-20.6.</t>
+    <t>15.6.</t>
   </si>
   <si>
     <t>16.6.</t>
   </si>
   <si>
     <t>17.6.</t>
   </si>
   <si>
     <t>18.6.</t>
   </si>
   <si>
     <t>19.6.</t>
   </si>
   <si>
-    <t>20.6.</t>
-[...2 lines deleted...]
-    <t>23.6.-27.6.</t>
+    <t>22.6.</t>
   </si>
   <si>
     <t>23.6.</t>
   </si>
   <si>
     <t>24.6.</t>
   </si>
   <si>
     <t>25.6.</t>
   </si>
   <si>
     <t>26.6.</t>
   </si>
   <si>
-    <t>27.6.</t>
-[...11 lines deleted...]
-    <t>brambory</t>
+    <t>29.6.</t>
+  </si>
+  <si>
+    <t>30.6.</t>
+  </si>
+  <si>
+    <t>bratislavská kýta na smetaně</t>
+  </si>
+  <si>
+    <t>houskový knedlík</t>
+  </si>
+  <si>
+    <t xml:space="preserve">boloňské špagety </t>
+  </si>
+  <si>
+    <t>s vepřovým masem</t>
+  </si>
+  <si>
+    <t>strouhaný sýr</t>
+  </si>
+  <si>
+    <t>kynuté borůvkové knedlíky</t>
+  </si>
+  <si>
+    <t>cukr, máslo</t>
+  </si>
+  <si>
+    <t>7,9</t>
+  </si>
+  <si>
+    <t>francouzské zapékané brambory</t>
+  </si>
+  <si>
+    <t>okurka nakládačka</t>
+  </si>
+  <si>
+    <t>hříbkové rizoto</t>
+  </si>
+  <si>
+    <t>s kuřecím masem</t>
+  </si>
+  <si>
+    <t>parmazán</t>
+  </si>
+  <si>
+    <t>hovězí na paprice</t>
   </si>
   <si>
     <t>těstoviny</t>
   </si>
   <si>
-    <t>zelňačka</t>
-[...548 lines deleted...]
-    <t>rybí pomazánka</t>
+    <t>švédské masové kuličky</t>
+  </si>
+  <si>
+    <t>bramborová kaše</t>
+  </si>
+  <si>
+    <t>1,3,6,7,9,10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">špagety s vepřovým </t>
+  </si>
+  <si>
+    <t>masem a rajčaty</t>
+  </si>
+  <si>
+    <t>rizoto s vepřovým masem</t>
+  </si>
+  <si>
+    <t>a sýrem</t>
+  </si>
+  <si>
+    <t>krůtí na hříbkách a smetaně</t>
+  </si>
+  <si>
+    <t>zapečené těstovinové vrtulky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">s kuřecím, špenátem, </t>
+  </si>
+  <si>
+    <t>smetanou a mozzarelou</t>
+  </si>
+  <si>
+    <t>špagety s bazalkovým pestem,</t>
+  </si>
+  <si>
+    <t>kuřecí, parmazán</t>
+  </si>
+  <si>
+    <t>1,5,6,9,11</t>
+  </si>
+  <si>
+    <t>butter chicken, jasmínová rýže</t>
+  </si>
+  <si>
+    <t>kuřecí rizoto se sýrem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zapečené vrtulky se šunkou, </t>
+  </si>
+  <si>
+    <t>žampiony a sýrem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">koprová omáčka </t>
+  </si>
+  <si>
+    <t>s hovězím masem</t>
+  </si>
+  <si>
+    <t>kynutý knedlík</t>
+  </si>
+  <si>
+    <t>srbské vepřové rizoto</t>
+  </si>
+  <si>
+    <t>se sýrem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">smažené filé z tresky </t>
+  </si>
+  <si>
+    <t>brambory, tatarka</t>
+  </si>
+  <si>
+    <t>1,3,4,7,10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dukátové buchtičky </t>
+  </si>
+  <si>
+    <t>s vanilkovým krémem</t>
+  </si>
+  <si>
+    <t>1,3,7,8</t>
+  </si>
+  <si>
+    <t>čevapčiči s cibulkou</t>
+  </si>
+  <si>
+    <t>a hořčicí</t>
+  </si>
+  <si>
+    <t>vařený brambor</t>
+  </si>
+  <si>
+    <t>1,3,7,9,10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -909,91 +501,72 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...6 lines deleted...]
-    </font>
   </fonts>
-  <fills count="6">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...9 lines deleted...]
-    </fill>
   </fills>
-  <borders count="17">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -1126,71 +699,55 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
@@ -1272,135 +829,160 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="16" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
-    <cellStyle name="Poznámka" xfId="1" builtinId="10"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="2" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="jídelníček" pivot="0" count="0" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}"/>
     <tableStyle name="Styl tabulky 1" pivot="0" count="0" xr9:uid="{00000000-0011-0000-FFFF-FFFF01000000}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1287990</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>31752</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1602314</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>109978</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Obrázek 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000002000000}"/>
             </a:ext>
           </a:extLst>
@@ -1951,257 +1533,452 @@
         <xdr:cNvPr id="2" name="Obrázek 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="4356673" y="72453"/>
+          <a:off x="4365140" y="69278"/>
           <a:ext cx="78226" cy="314324"/>
-        </a:xfrm>
-[...48 lines deleted...]
-          <a:ext cx="117475" cy="314325"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1743076</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>159687</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1919416</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Obrázek 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8391526" y="159687"/>
           <a:ext cx="176340" cy="107013"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1666875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>161924</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1847850</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>106088</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Obrázek 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm flipV="1">
           <a:off x="2171700" y="161924"/>
           <a:ext cx="180975" cy="106089"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1460500</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="314325" cy="117475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Obrázek 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C408452-6A8E-4286-A413-9987787F3937}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="6173258" y="60325"/>
+          <a:ext cx="117475" cy="314325"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1685924</xdr:colOff>
-      <xdr:row>0</xdr:row>
-      <xdr:rowOff>123828</xdr:rowOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>28577</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2000248</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>70558</xdr:rowOff>
+      <xdr:rowOff>106803</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Obrázek 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D908E272-88D0-45F7-A7FE-CE91A05FD442}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="4356673" y="72453"/>
+          <a:ext cx="78226" cy="314324"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1743076</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>159687</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1919416</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Obrázek 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE5C4C81-3F87-4CD3-A1DB-94FDADF28E86}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8391526" y="159687"/>
+          <a:ext cx="176340" cy="107013"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1666875</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>161924</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1847850</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>106088</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Obrázek 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74CA69E5-8ECB-483A-B378-784DC9150DA3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="2171700" y="161924"/>
+          <a:ext cx="180975" cy="106089"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1661582</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>157693</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="314325" cy="117475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Obrázek 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D15D8C2-0512-442A-B9BE-1D15CDD28EFB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="6360582" y="59268"/>
+          <a:ext cx="117475" cy="314325"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1696508</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>7411</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>2010832</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>112891</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Obrázek 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="4462638" y="21170"/>
-          <a:ext cx="109008" cy="314324"/>
+          <a:off x="4362097" y="61739"/>
+          <a:ext cx="105480" cy="314324"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1743076</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>159687</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1919416</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Obrázek 3">
           <a:extLst>
@@ -2592,59 +2369,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:J42"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:C36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="1"/>
     <col min="2" max="5" width="30.7109375" style="1" customWidth="1"/>
     <col min="257" max="257" width="7.5703125" customWidth="1"/>
     <col min="258" max="261" width="30.7109375" customWidth="1"/>
     <col min="513" max="513" width="7.5703125" customWidth="1"/>
     <col min="514" max="517" width="30.7109375" customWidth="1"/>
     <col min="769" max="769" width="7.5703125" customWidth="1"/>
     <col min="770" max="773" width="30.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="7.5703125" customWidth="1"/>
     <col min="1026" max="1029" width="30.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="7.5703125" customWidth="1"/>
     <col min="1282" max="1285" width="30.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="7.5703125" customWidth="1"/>
     <col min="1538" max="1541" width="30.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="7.5703125" customWidth="1"/>
     <col min="1794" max="1797" width="30.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="7.5703125" customWidth="1"/>
     <col min="2050" max="2053" width="30.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="7.5703125" customWidth="1"/>
     <col min="2306" max="2309" width="30.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="7.5703125" customWidth="1"/>
@@ -2737,563 +2518,429 @@
     <col min="13570" max="13573" width="30.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="7.5703125" customWidth="1"/>
     <col min="13826" max="13829" width="30.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="7.5703125" customWidth="1"/>
     <col min="14082" max="14085" width="30.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="7.5703125" customWidth="1"/>
     <col min="14338" max="14341" width="30.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="7.5703125" customWidth="1"/>
     <col min="14594" max="14597" width="30.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="7.5703125" customWidth="1"/>
     <col min="14850" max="14853" width="30.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="7.5703125" customWidth="1"/>
     <col min="15106" max="15109" width="30.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="7.5703125" customWidth="1"/>
     <col min="15362" max="15365" width="30.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="7.5703125" customWidth="1"/>
     <col min="15618" max="15621" width="30.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="7.5703125" customWidth="1"/>
     <col min="15874" max="15877" width="30.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="7.5703125" customWidth="1"/>
     <col min="16130" max="16133" width="30.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="36" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="5"/>
     </row>
     <row r="3" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
-      <c r="B3" s="23" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B3" s="7"/>
       <c r="D3" s="7" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="E3" s="7"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
     </row>
     <row r="4" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B4" s="62"/>
       <c r="D4" s="10" t="s">
-        <v>167</v>
+        <v>55</v>
       </c>
       <c r="E4" s="8"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
     </row>
     <row r="5" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="46"/>
-[...3 lines deleted...]
-      </c>
+      <c r="A5" s="58"/>
+      <c r="B5" s="8"/>
+      <c r="D5" s="10"/>
       <c r="E5" s="8"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
     </row>
     <row r="6" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
-      <c r="B6" s="10" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B6" s="8"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="8"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
     </row>
     <row r="7" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
-        <v>26</v>
-[...10 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="B7" s="62"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="8"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
     </row>
     <row r="8" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9"/>
-      <c r="B8" s="34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B8" s="59"/>
+      <c r="C8" s="48"/>
       <c r="D8" s="34" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="E8" s="59"/>
     </row>
     <row r="9" spans="1:9" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="38"/>
       <c r="B9" s="39"/>
-      <c r="C9" s="49"/>
-      <c r="D9" s="50"/>
+      <c r="C9" s="39"/>
+      <c r="D9" s="51"/>
       <c r="E9" s="40"/>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9"/>
-      <c r="B10" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B10" s="63"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E10" s="7"/>
     </row>
     <row r="11" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="43" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="8"/>
-      <c r="D11" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C11" s="10"/>
+      <c r="D11" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E11" s="8"/>
     </row>
     <row r="12" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="46"/>
+      <c r="A12" s="58"/>
       <c r="B12" s="8"/>
-      <c r="C12" s="16"/>
-      <c r="D12" s="10"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="1" t="s">
+        <v>58</v>
+      </c>
       <c r="E12" s="8"/>
     </row>
     <row r="13" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9"/>
-      <c r="B13" s="8" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="E13" s="8"/>
     </row>
     <row r="14" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>27</v>
-[...8 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B14" s="62"/>
+      <c r="C14" s="8"/>
+      <c r="E14" s="62"/>
     </row>
     <row r="15" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="9"/>
-      <c r="B15" s="34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B15" s="59"/>
+      <c r="C15" s="34"/>
       <c r="D15" s="34" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="E15" s="59"/>
     </row>
     <row r="16" spans="1:9" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="38"/>
       <c r="B16" s="39"/>
-      <c r="C16" s="49"/>
-      <c r="D16" s="50"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="51"/>
       <c r="E16" s="40"/>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="9"/>
-      <c r="B17" s="10" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="E17" s="23"/>
     </row>
     <row r="18" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="B18" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B18" s="8"/>
       <c r="C18" s="16"/>
       <c r="D18" s="8" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="E18" s="10"/>
     </row>
     <row r="19" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="46"/>
+      <c r="A19" s="58"/>
       <c r="B19" s="8"/>
       <c r="C19" s="16"/>
-      <c r="D19" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="8"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="10"/>
       <c r="I19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A20" s="9"/>
+      <c r="B20" s="8"/>
       <c r="C20" s="16"/>
-      <c r="D20" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D20" s="10"/>
+      <c r="E20" s="10"/>
     </row>
     <row r="21" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B21" s="8"/>
       <c r="C21" s="16"/>
-      <c r="D21" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D21" s="10"/>
+      <c r="E21" s="62"/>
     </row>
     <row r="22" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="9"/>
-      <c r="B22" s="34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B22" s="59"/>
+      <c r="C22" s="48"/>
       <c r="D22" s="34" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="E22" s="59"/>
     </row>
     <row r="23" spans="1:10" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="38"/>
       <c r="B23" s="39"/>
-      <c r="C23" s="49"/>
-      <c r="D23" s="50"/>
+      <c r="C23" s="50"/>
+      <c r="D23" s="51"/>
       <c r="E23" s="40"/>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="9"/>
-      <c r="B24" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="45" t="s">
+      <c r="B24" s="10"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="D24" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E24" s="8"/>
       <c r="J24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="8" t="s">
-[...6 lines deleted...]
-        <v>173</v>
+      <c r="B25" s="62"/>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8" t="s">
+        <v>63</v>
       </c>
       <c r="E25" s="8"/>
     </row>
     <row r="26" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="46"/>
+      <c r="A26" s="58"/>
       <c r="B26" s="8"/>
-      <c r="C26" s="16"/>
-      <c r="D26" s="10"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
       <c r="E26" s="8"/>
     </row>
     <row r="27" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="8" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="A27" s="9"/>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
     </row>
     <row r="28" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="13" t="s">
-        <v>29</v>
-[...8 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B28" s="62"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="62"/>
     </row>
     <row r="29" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="9"/>
-      <c r="B29" s="34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B29" s="59"/>
+      <c r="C29" s="34"/>
       <c r="D29" s="34" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="E29" s="59"/>
     </row>
     <row r="30" spans="1:10" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="38"/>
-      <c r="B30" s="38"/>
-[...1 lines deleted...]
-      <c r="D30" s="50"/>
+      <c r="B30" s="39"/>
+      <c r="C30" s="50"/>
+      <c r="D30" s="51"/>
       <c r="E30" s="40"/>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="13"/>
-      <c r="B31" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B31" s="62"/>
+      <c r="C31" s="16"/>
+      <c r="D31" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E31" s="8"/>
       <c r="H31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B32" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B32" s="8"/>
+      <c r="C32" s="16"/>
       <c r="D32" s="10" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="E32" s="8"/>
     </row>
     <row r="33" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="46"/>
+      <c r="A33" s="58"/>
       <c r="B33" s="8"/>
       <c r="C33" s="16"/>
-      <c r="D33" s="10"/>
+      <c r="D33" s="10" t="s">
+        <v>66</v>
+      </c>
       <c r="E33" s="8"/>
     </row>
     <row r="34" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A34" s="9"/>
+      <c r="B34" s="8"/>
       <c r="C34" s="16"/>
-      <c r="D34" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D34" s="10"/>
+      <c r="E34" s="8"/>
     </row>
     <row r="35" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B35" s="8"/>
+        <v>36</v>
+      </c>
+      <c r="B35" s="62"/>
       <c r="C35" s="16"/>
-      <c r="D35" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D35" s="10"/>
+      <c r="E35" s="62"/>
     </row>
     <row r="36" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="14"/>
-      <c r="B36" s="34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B36" s="59"/>
+      <c r="C36" s="48"/>
       <c r="D36" s="34" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="E36" s="59"/>
     </row>
     <row r="37" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="15" t="s">
+      <c r="A37" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="D37" s="57" t="s">
+      <c r="D37" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="E37" s="58"/>
+      <c r="E37" s="66"/>
       <c r="F37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B40"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B41" s="44"/>
       <c r="D41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="C42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D37:E37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="C3" sqref="C3:C36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="1"/>
     <col min="2" max="5" width="30.7109375" style="1" customWidth="1"/>
     <col min="257" max="257" width="7.5703125" customWidth="1"/>
     <col min="258" max="261" width="30.7109375" customWidth="1"/>
     <col min="513" max="513" width="7.5703125" customWidth="1"/>
     <col min="514" max="517" width="30.7109375" customWidth="1"/>
     <col min="769" max="769" width="7.5703125" customWidth="1"/>
     <col min="770" max="773" width="30.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="7.5703125" customWidth="1"/>
     <col min="1026" max="1029" width="30.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="7.5703125" customWidth="1"/>
     <col min="1282" max="1285" width="30.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="7.5703125" customWidth="1"/>
     <col min="1538" max="1541" width="30.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="7.5703125" customWidth="1"/>
     <col min="1794" max="1797" width="30.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="7.5703125" customWidth="1"/>
     <col min="2050" max="2053" width="30.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="7.5703125" customWidth="1"/>
     <col min="2306" max="2309" width="30.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="7.5703125" customWidth="1"/>
@@ -3386,557 +3033,429 @@
     <col min="13570" max="13573" width="30.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="7.5703125" customWidth="1"/>
     <col min="13826" max="13829" width="30.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="7.5703125" customWidth="1"/>
     <col min="14082" max="14085" width="30.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="7.5703125" customWidth="1"/>
     <col min="14338" max="14341" width="30.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="7.5703125" customWidth="1"/>
     <col min="14594" max="14597" width="30.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="7.5703125" customWidth="1"/>
     <col min="14850" max="14853" width="30.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="7.5703125" customWidth="1"/>
     <col min="15106" max="15109" width="30.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="7.5703125" customWidth="1"/>
     <col min="15362" max="15365" width="30.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="7.5703125" customWidth="1"/>
     <col min="15618" max="15621" width="30.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="7.5703125" customWidth="1"/>
     <col min="15874" max="15877" width="30.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="7.5703125" customWidth="1"/>
     <col min="16130" max="16133" width="30.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="36" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="5"/>
     </row>
     <row r="3" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
-      <c r="B3" s="23" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="E3" s="7"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
     </row>
     <row r="4" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B4" s="10"/>
+      <c r="C4" s="10"/>
       <c r="D4" s="10" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="E4" s="10"/>
+        <v>68</v>
+      </c>
+      <c r="E4" s="8"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
     </row>
     <row r="5" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="46"/>
+      <c r="A5" s="47"/>
       <c r="B5" s="10"/>
-      <c r="C5" s="10"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
     </row>
     <row r="6" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
-      <c r="B6" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B6" s="8"/>
       <c r="C6" s="8"/>
-      <c r="D6" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D6" s="8"/>
+      <c r="E6" s="8"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
     </row>
     <row r="7" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="13" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B7" s="8"/>
       <c r="C7" s="8"/>
-      <c r="D7" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D7" s="8"/>
+      <c r="E7" s="8"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
     </row>
     <row r="8" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9"/>
-      <c r="B8" s="34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B8" s="59"/>
+      <c r="C8" s="34"/>
       <c r="D8" s="34" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="E8" s="59"/>
     </row>
     <row r="9" spans="1:9" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="38"/>
       <c r="B9" s="39"/>
-      <c r="C9" s="36"/>
+      <c r="C9" s="50"/>
       <c r="D9" s="36"/>
-      <c r="E9" s="38"/>
+      <c r="E9" s="40"/>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9"/>
-      <c r="B10" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B10" s="64"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" s="7"/>
     </row>
     <row r="11" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="8"/>
-[...5 lines deleted...]
-      </c>
+      <c r="B11" s="19"/>
+      <c r="C11" s="8"/>
+      <c r="D11" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" s="8"/>
     </row>
     <row r="12" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="46"/>
-[...2 lines deleted...]
-      <c r="E12" s="10"/>
+      <c r="A12" s="47"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="8"/>
     </row>
     <row r="13" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9"/>
-      <c r="B13" s="8" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B13" s="19"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="8"/>
     </row>
     <row r="14" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
-        <v>34</v>
-[...10 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B14" s="62"/>
+      <c r="C14" s="8"/>
+      <c r="E14" s="62"/>
     </row>
     <row r="15" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="9"/>
-      <c r="B15" s="34" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B15" s="59"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="E15" s="59"/>
     </row>
     <row r="16" spans="1:9" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="38"/>
       <c r="B16" s="39"/>
-      <c r="C16" s="36"/>
+      <c r="C16" s="50"/>
       <c r="D16" s="36"/>
       <c r="E16" s="40"/>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="9"/>
-      <c r="B17" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B17" s="64"/>
+      <c r="C17" s="7"/>
       <c r="D17" s="1" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="E17" s="8"/>
     </row>
     <row r="18" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="B18" s="8" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B18" s="19"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="56" t="s">
+        <v>73</v>
+      </c>
+      <c r="E18" s="8"/>
     </row>
     <row r="19" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="46"/>
+      <c r="A19" s="47"/>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
-      <c r="D19" s="19"/>
       <c r="E19" s="8"/>
       <c r="I19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="9"/>
-      <c r="B20" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B20" s="8"/>
       <c r="C20" s="8"/>
-      <c r="D20" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D20" s="20"/>
+      <c r="E20" s="8"/>
     </row>
     <row r="21" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="B21" s="8"/>
       <c r="C21" s="8"/>
-      <c r="D21" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D21" s="20"/>
+      <c r="E21" s="8"/>
     </row>
     <row r="22" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="9"/>
-      <c r="B22" s="34" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B22" s="59"/>
+      <c r="C22" s="34"/>
+      <c r="D22" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="59"/>
     </row>
     <row r="23" spans="1:10" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="38"/>
       <c r="B23" s="39"/>
-      <c r="C23" s="36"/>
+      <c r="C23" s="50"/>
       <c r="D23" s="36"/>
       <c r="E23" s="40"/>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="9"/>
-      <c r="B24" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B24" s="8"/>
+      <c r="C24" s="7"/>
       <c r="D24" s="23" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E24" s="7"/>
       <c r="J24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B25" s="8"/>
+      <c r="C25" s="8"/>
       <c r="D25" s="10" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="E25" s="8"/>
     </row>
     <row r="26" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="46"/>
-[...5 lines deleted...]
-      <c r="E26" s="10"/>
+      <c r="A26" s="47"/>
+      <c r="B26" s="19"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="8"/>
     </row>
     <row r="27" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
-      <c r="B27" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B27" s="19"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
     </row>
     <row r="28" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="13" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-      <c r="C28" s="19"/>
+        <v>40</v>
+      </c>
+      <c r="B28" s="19"/>
+      <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
     </row>
     <row r="29" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="9"/>
-      <c r="B29" s="34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B29" s="59"/>
+      <c r="C29" s="34"/>
       <c r="D29" s="34" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="E29" s="59"/>
     </row>
     <row r="30" spans="1:10" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="38"/>
       <c r="B30" s="39"/>
-      <c r="C30" s="36"/>
+      <c r="C30" s="50"/>
       <c r="D30" s="36"/>
       <c r="E30" s="40"/>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="13"/>
-      <c r="B31" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B31" s="64"/>
+      <c r="C31" s="23"/>
+      <c r="D31" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="E31" s="7"/>
       <c r="H31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B32" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="8"/>
+      <c r="B32" s="19"/>
+      <c r="C32" s="10"/>
       <c r="D32" s="10" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="E32" s="8"/>
     </row>
     <row r="33" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="46"/>
-[...1 lines deleted...]
-      <c r="C33" s="8"/>
+      <c r="A33" s="47"/>
+      <c r="B33" s="19"/>
+      <c r="C33" s="10"/>
       <c r="E33" s="8"/>
     </row>
     <row r="34" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="9"/>
-      <c r="B34" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B34" s="19"/>
       <c r="C34" s="8"/>
-      <c r="D34" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
     </row>
     <row r="35" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="51" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A35" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" s="62"/>
       <c r="C35" s="8"/>
-      <c r="E35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="62"/>
     </row>
     <row r="36" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="14"/>
-      <c r="B36" s="34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B36" s="59"/>
+      <c r="C36" s="34"/>
       <c r="D36" s="34" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="E36" s="59"/>
     </row>
     <row r="37" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="D37" s="57" t="s">
+      <c r="D37" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="E37" s="58"/>
+      <c r="E37" s="66"/>
       <c r="F37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B40"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B41" s="44"/>
       <c r="D41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="C42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D37:E37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:I41"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="C3" sqref="C3:C36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="1"/>
     <col min="2" max="5" width="30.7109375" style="1" customWidth="1"/>
     <col min="257" max="257" width="7.5703125" customWidth="1"/>
     <col min="258" max="261" width="30.7109375" customWidth="1"/>
     <col min="513" max="513" width="7.5703125" customWidth="1"/>
     <col min="514" max="517" width="30.7109375" customWidth="1"/>
     <col min="769" max="769" width="7.5703125" customWidth="1"/>
     <col min="770" max="773" width="30.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="7.5703125" customWidth="1"/>
     <col min="1026" max="1029" width="30.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="7.5703125" customWidth="1"/>
     <col min="1282" max="1285" width="30.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="7.5703125" customWidth="1"/>
     <col min="1538" max="1541" width="30.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="7.5703125" customWidth="1"/>
     <col min="1794" max="1797" width="30.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="7.5703125" customWidth="1"/>
     <col min="2050" max="2053" width="30.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="7.5703125" customWidth="1"/>
     <col min="2306" max="2309" width="30.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="7.5703125" customWidth="1"/>
@@ -4029,532 +3548,402 @@
     <col min="13570" max="13573" width="30.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="7.5703125" customWidth="1"/>
     <col min="13826" max="13829" width="30.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="7.5703125" customWidth="1"/>
     <col min="14082" max="14085" width="30.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="7.5703125" customWidth="1"/>
     <col min="14338" max="14341" width="30.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="7.5703125" customWidth="1"/>
     <col min="14594" max="14597" width="30.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="7.5703125" customWidth="1"/>
     <col min="14850" max="14853" width="30.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="7.5703125" customWidth="1"/>
     <col min="15106" max="15109" width="30.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="7.5703125" customWidth="1"/>
     <col min="15362" max="15365" width="30.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="7.5703125" customWidth="1"/>
     <col min="15618" max="15621" width="30.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="7.5703125" customWidth="1"/>
     <col min="15874" max="15877" width="30.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="7.5703125" customWidth="1"/>
     <col min="16130" max="16133" width="30.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="I1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="36" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="5"/>
     </row>
     <row r="3" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
-      <c r="B3" s="23" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B3" s="23"/>
+      <c r="D3" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="E3" s="7"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
     </row>
     <row r="4" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="10" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B4" s="62"/>
+      <c r="D4" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="E4" s="8"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
     </row>
     <row r="5" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="46"/>
+      <c r="A5" s="47"/>
       <c r="B5" s="8"/>
-      <c r="D5" s="10"/>
-      <c r="E5" s="8"/>
+      <c r="D5" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="E5" s="10"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
     </row>
     <row r="6" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
-      <c r="B6" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B6" s="8"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="8"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
     </row>
     <row r="7" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="B7" s="62"/>
+      <c r="D7" s="10"/>
+      <c r="E7" s="62"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
     </row>
     <row r="8" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9"/>
-      <c r="B8" s="34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B8" s="59"/>
+      <c r="C8" s="41"/>
       <c r="D8" s="34" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="E8" s="59"/>
     </row>
     <row r="9" spans="1:9" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="38"/>
-      <c r="B9" s="38"/>
+      <c r="B9" s="39"/>
       <c r="C9" s="39"/>
       <c r="D9" s="39"/>
       <c r="E9" s="40"/>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9"/>
-      <c r="B10" s="23" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B10" s="63"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="E10" s="7"/>
     </row>
     <row r="11" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="8" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B11" s="8"/>
+      <c r="C11" s="8"/>
+      <c r="D11" s="56" t="s">
+        <v>81</v>
+      </c>
+      <c r="E11" s="8"/>
     </row>
     <row r="12" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="46"/>
+      <c r="A12" s="47"/>
       <c r="B12" s="8"/>
-      <c r="C12" s="8"/>
-      <c r="D12" s="10"/>
+      <c r="C12" s="10"/>
       <c r="E12" s="8"/>
     </row>
     <row r="13" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9"/>
-      <c r="B13" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B13" s="8"/>
       <c r="C13" s="8"/>
-      <c r="D13" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D13" s="56"/>
+      <c r="E13" s="8"/>
     </row>
     <row r="14" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="B14" s="62"/>
       <c r="C14" s="8"/>
-      <c r="D14" s="8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D14" s="20"/>
+      <c r="E14" s="62"/>
     </row>
     <row r="15" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="9"/>
-      <c r="B15" s="34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B15" s="59"/>
+      <c r="C15" s="34"/>
       <c r="D15" s="34" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="E15" s="59"/>
     </row>
     <row r="16" spans="1:9" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="38"/>
       <c r="B16" s="39"/>
       <c r="C16" s="39"/>
       <c r="D16" s="39"/>
       <c r="E16" s="40"/>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="9"/>
-      <c r="B17" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B17" s="10"/>
+      <c r="C17" s="7"/>
       <c r="D17" s="23" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="E17" s="7"/>
     </row>
     <row r="18" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="43" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="10"/>
-      <c r="C18" s="19"/>
-[...5 lines deleted...]
-      </c>
+      <c r="C18" s="8"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="8"/>
     </row>
     <row r="19" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="46"/>
+      <c r="A19" s="47"/>
       <c r="B19" s="8"/>
-      <c r="C19" s="19"/>
-[...5 lines deleted...]
-      </c>
+      <c r="C19" s="8"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="8"/>
     </row>
     <row r="20" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="9"/>
-      <c r="B20" s="8" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B20" s="8"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="8"/>
     </row>
     <row r="21" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="19" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-      <c r="E21" s="10"/>
+        <v>44</v>
+      </c>
+      <c r="B21" s="8"/>
+      <c r="C21" s="8"/>
+      <c r="D21" s="10"/>
+      <c r="E21" s="62"/>
     </row>
     <row r="22" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="9"/>
-      <c r="B22" s="34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B22" s="59"/>
+      <c r="C22" s="34"/>
       <c r="D22" s="34" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="E22" s="59"/>
     </row>
     <row r="23" spans="1:6" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="38"/>
       <c r="B23" s="39"/>
       <c r="C23" s="39"/>
       <c r="D23" s="39"/>
       <c r="E23" s="40"/>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="9"/>
-      <c r="B24" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B24" s="10"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="E24" s="7"/>
     </row>
     <row r="25" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B25" s="62"/>
       <c r="C25" s="10"/>
-      <c r="D25" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E25" s="8"/>
     </row>
     <row r="26" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="48"/>
+      <c r="A26" s="49"/>
       <c r="B26" s="8"/>
-      <c r="C26" s="10"/>
-      <c r="E26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="E26" s="10"/>
     </row>
     <row r="27" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
-      <c r="B27" s="8" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="8"/>
     </row>
     <row r="28" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      <c r="E28" s="8"/>
+        <v>45</v>
+      </c>
+      <c r="B28" s="62"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="61"/>
+      <c r="E28" s="62"/>
     </row>
     <row r="29" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="9"/>
-      <c r="B29" s="34" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B29" s="59"/>
+      <c r="C29" s="34"/>
+      <c r="D29" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="E29" s="59"/>
     </row>
     <row r="30" spans="1:6" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="38"/>
       <c r="B30" s="39"/>
-      <c r="C30" s="39"/>
+      <c r="C30" s="50"/>
       <c r="D30" s="39"/>
-      <c r="E30" s="50"/>
+      <c r="E30" s="40"/>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="13"/>
-      <c r="B31" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
       <c r="D31" s="1" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="E31" s="63"/>
     </row>
     <row r="32" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B32" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B32" s="10"/>
       <c r="C32" s="8"/>
       <c r="D32" s="1" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="E32" s="8"/>
+        <v>86</v>
+      </c>
+      <c r="E32" s="10"/>
     </row>
     <row r="33" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="46"/>
+      <c r="A33" s="47"/>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="E33" s="8"/>
     </row>
     <row r="34" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="9"/>
-      <c r="B34" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B34" s="8"/>
       <c r="C34" s="8"/>
-      <c r="D34" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E34" s="8"/>
     </row>
     <row r="35" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B35" s="8"/>
+        <v>46</v>
+      </c>
+      <c r="B35" s="62"/>
       <c r="C35" s="8"/>
-      <c r="E35" s="8"/>
+      <c r="E35" s="62"/>
     </row>
     <row r="36" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="14"/>
-      <c r="B36" s="34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B36" s="59"/>
+      <c r="C36" s="34"/>
       <c r="D36" s="41" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="E36" s="59"/>
     </row>
     <row r="37" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="D37" s="57" t="s">
+      <c r="D37" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="E37" s="57"/>
+      <c r="E37" s="65"/>
     </row>
     <row r="38" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B40"/>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B41" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D37:E37"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{707CCCA4-781E-4F8A-9FA4-41FE5BEC1CF0}">
   <dimension ref="A1:I49"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C31" sqref="C31:D33"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="1"/>
     <col min="2" max="5" width="30.7109375" style="1" customWidth="1"/>
     <col min="257" max="257" width="7.5703125" customWidth="1"/>
     <col min="258" max="261" width="30.7109375" customWidth="1"/>
     <col min="513" max="513" width="7.5703125" customWidth="1"/>
     <col min="514" max="517" width="30.7109375" customWidth="1"/>
     <col min="769" max="769" width="7.5703125" customWidth="1"/>
     <col min="770" max="773" width="30.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="7.5703125" customWidth="1"/>
     <col min="1026" max="1029" width="30.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="7.5703125" customWidth="1"/>
     <col min="1282" max="1285" width="30.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="7.5703125" customWidth="1"/>
     <col min="1538" max="1541" width="30.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="7.5703125" customWidth="1"/>
     <col min="1794" max="1797" width="30.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="7.5703125" customWidth="1"/>
     <col min="2050" max="2053" width="30.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="7.5703125" customWidth="1"/>
     <col min="2306" max="2309" width="30.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="7.5703125" customWidth="1"/>
@@ -4647,818 +4036,1133 @@
     <col min="13570" max="13573" width="30.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="7.5703125" customWidth="1"/>
     <col min="13826" max="13829" width="30.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="7.5703125" customWidth="1"/>
     <col min="14082" max="14085" width="30.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="7.5703125" customWidth="1"/>
     <col min="14338" max="14341" width="30.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="7.5703125" customWidth="1"/>
     <col min="14594" max="14597" width="30.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="7.5703125" customWidth="1"/>
     <col min="14850" max="14853" width="30.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="7.5703125" customWidth="1"/>
     <col min="15106" max="15109" width="30.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="7.5703125" customWidth="1"/>
     <col min="15362" max="15365" width="30.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="7.5703125" customWidth="1"/>
     <col min="15618" max="15621" width="30.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="7.5703125" customWidth="1"/>
     <col min="15874" max="15877" width="30.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="7.5703125" customWidth="1"/>
     <col min="16130" max="16133" width="30.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="36" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="5"/>
     </row>
     <row r="3" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
-      <c r="B3" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B3" s="7"/>
+      <c r="D3" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="E3" s="63"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
     </row>
     <row r="4" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="10" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="B4" s="62"/>
+      <c r="D4" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="E4" s="8"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
     </row>
     <row r="5" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="46"/>
-[...2 lines deleted...]
-      <c r="D5" s="10"/>
+      <c r="A5" s="47"/>
+      <c r="B5" s="8"/>
+      <c r="D5" s="10" t="s">
+        <v>89</v>
+      </c>
       <c r="E5" s="8"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
     </row>
     <row r="6" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
-      <c r="B6" s="8" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B6" s="8"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="8"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
     </row>
     <row r="7" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
-        <v>45</v>
-[...8 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="B7" s="62"/>
+      <c r="D7" s="10"/>
+      <c r="E7" s="62"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
     </row>
     <row r="8" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9"/>
-      <c r="B8" s="34" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B8" s="59"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="59"/>
     </row>
     <row r="9" spans="1:9" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="38"/>
       <c r="B9" s="39"/>
-      <c r="C9" s="49"/>
-      <c r="D9" s="50"/>
+      <c r="C9" s="50"/>
+      <c r="D9" s="51"/>
       <c r="E9" s="40"/>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9"/>
-      <c r="B10" s="23" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="16"/>
       <c r="D10" s="7" t="s">
-        <v>212</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="E10" s="8"/>
     </row>
     <row r="11" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B11" s="8"/>
+      <c r="C11" s="16"/>
       <c r="D11" s="8" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="E11" s="8"/>
     </row>
     <row r="12" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="46"/>
+      <c r="A12" s="47"/>
       <c r="B12" s="8"/>
-      <c r="C12" s="8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C12" s="16"/>
+      <c r="D12" s="10"/>
       <c r="E12" s="8"/>
     </row>
     <row r="13" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9"/>
-      <c r="B13" s="8" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
     </row>
     <row r="14" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-      <c r="C14" s="8"/>
+        <v>48</v>
+      </c>
+      <c r="B14" s="62"/>
+      <c r="C14" s="16"/>
       <c r="D14" s="10"/>
-      <c r="E14" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E14" s="62"/>
     </row>
     <row r="15" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="9"/>
-      <c r="B15" s="34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B15" s="59"/>
+      <c r="C15" s="48"/>
       <c r="D15" s="34" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="E15" s="59"/>
     </row>
     <row r="16" spans="1:9" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="38"/>
       <c r="B16" s="39"/>
-      <c r="C16" s="38"/>
-      <c r="D16" s="50"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="51"/>
       <c r="E16" s="40"/>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="9"/>
-      <c r="B17" s="8" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B17" s="23"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E17" s="10"/>
     </row>
     <row r="18" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="B18" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B18" s="10"/>
       <c r="C18" s="8"/>
-      <c r="D18" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D18" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E18" s="10"/>
     </row>
     <row r="19" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="46"/>
-      <c r="B19" s="8"/>
+      <c r="A19" s="47"/>
+      <c r="B19" s="10"/>
       <c r="C19" s="8"/>
-      <c r="D19" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="8"/>
     </row>
     <row r="20" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="9"/>
-      <c r="B20" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B20" s="10"/>
       <c r="C20" s="8"/>
-      <c r="D20" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E20" s="8"/>
     </row>
     <row r="21" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="19" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="B21" s="62"/>
       <c r="C21" s="8"/>
-      <c r="D21" s="8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E21" s="8"/>
     </row>
     <row r="22" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="9"/>
-      <c r="B22" s="34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B22" s="59"/>
+      <c r="C22" s="34"/>
       <c r="D22" s="34" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="E22" s="59"/>
     </row>
     <row r="23" spans="1:6" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="38"/>
       <c r="B23" s="39"/>
-      <c r="C23" s="38"/>
-      <c r="D23" s="50"/>
+      <c r="C23" s="50"/>
+      <c r="D23" s="51"/>
       <c r="E23" s="40"/>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="6"/>
-      <c r="B24" s="56" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B24" s="23"/>
+      <c r="D24" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="E24" s="8"/>
     </row>
     <row r="25" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="19"/>
-      <c r="C25" s="8"/>
+      <c r="B25" s="10"/>
       <c r="D25" s="10" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="E25" s="8"/>
     </row>
     <row r="26" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="46"/>
-[...1 lines deleted...]
-      <c r="C26" s="8"/>
+      <c r="A26" s="47"/>
+      <c r="B26" s="8"/>
       <c r="D26" s="10"/>
       <c r="E26" s="8"/>
     </row>
     <row r="27" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
-      <c r="B27" s="19" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B27" s="8"/>
+      <c r="D27" s="10"/>
+      <c r="E27" s="8"/>
     </row>
     <row r="28" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
-        <v>48</v>
-[...8 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="B28" s="62"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="62"/>
     </row>
     <row r="29" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="14"/>
-      <c r="B29" s="34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B29" s="59"/>
+      <c r="C29" s="41"/>
       <c r="D29" s="34" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="E29" s="59"/>
     </row>
     <row r="30" spans="1:6" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="38"/>
       <c r="B30" s="39"/>
-      <c r="C30" s="38"/>
-      <c r="D30" s="50"/>
+      <c r="C30" s="50"/>
+      <c r="D30" s="51"/>
       <c r="E30" s="40"/>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="23"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A31" s="13"/>
+      <c r="B31" s="7"/>
+      <c r="C31" s="46"/>
+      <c r="D31" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="E31" s="62"/>
     </row>
     <row r="32" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="42" t="s">
+      <c r="A32" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B32" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="10"/>
+      <c r="B32" s="8"/>
+      <c r="C32" s="16"/>
       <c r="D32" s="10" t="s">
-        <v>203</v>
+        <v>99</v>
       </c>
       <c r="E32" s="8"/>
     </row>
     <row r="33" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="48"/>
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="A33" s="47"/>
+      <c r="B33" s="8"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="10" t="s">
+        <v>100</v>
       </c>
       <c r="E33" s="8"/>
     </row>
     <row r="34" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="53"/>
-[...5 lines deleted...]
-      <c r="E34" s="8" t="s">
+      <c r="A34" s="45"/>
+      <c r="B34" s="62"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="8"/>
+    </row>
+    <row r="35" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="10"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="10"/>
+      <c r="E35" s="62"/>
+    </row>
+    <row r="36" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="14"/>
+      <c r="B36" s="34"/>
+      <c r="C36" s="48"/>
+      <c r="D36" s="34" t="s">
         <v>101</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      </c>
+      <c r="E36" s="59"/>
     </row>
     <row r="37" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="D37" s="57" t="s">
+      <c r="D37" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="E37" s="58"/>
+      <c r="E37" s="66"/>
     </row>
     <row r="38" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="15" t="s">
         <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E39" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B40"/>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B41" s="44"/>
     </row>
     <row r="49" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D37:E37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:I49"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E3" sqref="E3:E15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="7.5703125" customWidth="1"/>
+    <col min="2" max="5" width="30.7109375" style="1" customWidth="1"/>
+    <col min="257" max="257" width="7.5703125" customWidth="1"/>
+    <col min="258" max="261" width="30.7109375" customWidth="1"/>
+    <col min="513" max="513" width="7.5703125" customWidth="1"/>
+    <col min="514" max="517" width="30.7109375" customWidth="1"/>
+    <col min="769" max="769" width="7.5703125" customWidth="1"/>
+    <col min="770" max="773" width="30.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="7.5703125" customWidth="1"/>
+    <col min="1026" max="1029" width="30.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="7.5703125" customWidth="1"/>
+    <col min="1282" max="1285" width="30.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="7.5703125" customWidth="1"/>
+    <col min="1538" max="1541" width="30.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="7.5703125" customWidth="1"/>
+    <col min="1794" max="1797" width="30.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="7.5703125" customWidth="1"/>
+    <col min="2050" max="2053" width="30.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="7.5703125" customWidth="1"/>
+    <col min="2306" max="2309" width="30.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="7.5703125" customWidth="1"/>
+    <col min="2562" max="2565" width="30.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="7.5703125" customWidth="1"/>
+    <col min="2818" max="2821" width="30.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="7.5703125" customWidth="1"/>
+    <col min="3074" max="3077" width="30.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="7.5703125" customWidth="1"/>
+    <col min="3330" max="3333" width="30.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="7.5703125" customWidth="1"/>
+    <col min="3586" max="3589" width="30.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="7.5703125" customWidth="1"/>
+    <col min="3842" max="3845" width="30.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="7.5703125" customWidth="1"/>
+    <col min="4098" max="4101" width="30.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="7.5703125" customWidth="1"/>
+    <col min="4354" max="4357" width="30.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="7.5703125" customWidth="1"/>
+    <col min="4610" max="4613" width="30.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="7.5703125" customWidth="1"/>
+    <col min="4866" max="4869" width="30.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="7.5703125" customWidth="1"/>
+    <col min="5122" max="5125" width="30.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="7.5703125" customWidth="1"/>
+    <col min="5378" max="5381" width="30.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="7.5703125" customWidth="1"/>
+    <col min="5634" max="5637" width="30.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="7.5703125" customWidth="1"/>
+    <col min="5890" max="5893" width="30.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="7.5703125" customWidth="1"/>
+    <col min="6146" max="6149" width="30.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="7.5703125" customWidth="1"/>
+    <col min="6402" max="6405" width="30.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="7.5703125" customWidth="1"/>
+    <col min="6658" max="6661" width="30.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="7.5703125" customWidth="1"/>
+    <col min="6914" max="6917" width="30.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="7.5703125" customWidth="1"/>
+    <col min="7170" max="7173" width="30.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="7.5703125" customWidth="1"/>
+    <col min="7426" max="7429" width="30.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="7.5703125" customWidth="1"/>
+    <col min="7682" max="7685" width="30.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="7.5703125" customWidth="1"/>
+    <col min="7938" max="7941" width="30.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="7.5703125" customWidth="1"/>
+    <col min="8194" max="8197" width="30.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="7.5703125" customWidth="1"/>
+    <col min="8450" max="8453" width="30.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="7.5703125" customWidth="1"/>
+    <col min="8706" max="8709" width="30.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="7.5703125" customWidth="1"/>
+    <col min="8962" max="8965" width="30.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="7.5703125" customWidth="1"/>
+    <col min="9218" max="9221" width="30.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="7.5703125" customWidth="1"/>
+    <col min="9474" max="9477" width="30.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="7.5703125" customWidth="1"/>
+    <col min="9730" max="9733" width="30.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="7.5703125" customWidth="1"/>
+    <col min="9986" max="9989" width="30.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="7.5703125" customWidth="1"/>
+    <col min="10242" max="10245" width="30.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="7.5703125" customWidth="1"/>
+    <col min="10498" max="10501" width="30.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="7.5703125" customWidth="1"/>
+    <col min="10754" max="10757" width="30.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="7.5703125" customWidth="1"/>
+    <col min="11010" max="11013" width="30.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="7.5703125" customWidth="1"/>
+    <col min="11266" max="11269" width="30.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="7.5703125" customWidth="1"/>
+    <col min="11522" max="11525" width="30.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="7.5703125" customWidth="1"/>
+    <col min="11778" max="11781" width="30.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="7.5703125" customWidth="1"/>
+    <col min="12034" max="12037" width="30.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="7.5703125" customWidth="1"/>
+    <col min="12290" max="12293" width="30.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="7.5703125" customWidth="1"/>
+    <col min="12546" max="12549" width="30.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="7.5703125" customWidth="1"/>
+    <col min="12802" max="12805" width="30.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="7.5703125" customWidth="1"/>
+    <col min="13058" max="13061" width="30.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="7.5703125" customWidth="1"/>
+    <col min="13314" max="13317" width="30.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="7.5703125" customWidth="1"/>
+    <col min="13570" max="13573" width="30.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="7.5703125" customWidth="1"/>
+    <col min="13826" max="13829" width="30.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="7.5703125" customWidth="1"/>
+    <col min="14082" max="14085" width="30.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="7.5703125" customWidth="1"/>
+    <col min="14338" max="14341" width="30.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="7.5703125" customWidth="1"/>
+    <col min="14594" max="14597" width="30.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="7.5703125" customWidth="1"/>
+    <col min="14850" max="14853" width="30.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="7.5703125" customWidth="1"/>
+    <col min="15106" max="15109" width="30.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="7.5703125" customWidth="1"/>
+    <col min="15362" max="15365" width="30.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="7.5703125" customWidth="1"/>
+    <col min="15618" max="15621" width="30.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="7.5703125" customWidth="1"/>
+    <col min="15874" max="15877" width="30.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="7.5703125" customWidth="1"/>
+    <col min="16130" max="16133" width="30.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="5"/>
+    </row>
+    <row r="3" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="6"/>
+      <c r="B3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+    </row>
+    <row r="4" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="43" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="8"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="8"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+    </row>
+    <row r="5" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="47"/>
+      <c r="B5" s="8"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="8"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+    </row>
+    <row r="6" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="9"/>
+      <c r="B6" s="8"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="8"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
+    </row>
+    <row r="7" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="8"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="8"/>
+      <c r="H7" s="1"/>
+      <c r="I7" s="1"/>
+    </row>
+    <row r="8" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="9"/>
+      <c r="B8" s="34"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+    </row>
+    <row r="9" spans="1:9" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="38"/>
+      <c r="B9" s="39"/>
+      <c r="C9" s="39"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="5"/>
+    </row>
+    <row r="10" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="9"/>
+      <c r="B10" s="10"/>
+      <c r="C10" s="7"/>
+      <c r="E10" s="8"/>
+    </row>
+    <row r="11" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="10"/>
+      <c r="C11" s="10"/>
+      <c r="E11" s="8"/>
+    </row>
+    <row r="12" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="47"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="8"/>
+      <c r="E12" s="8"/>
+    </row>
+    <row r="13" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="9"/>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="E13" s="8"/>
+    </row>
+    <row r="14" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="8"/>
+      <c r="C14" s="8"/>
+      <c r="E14" s="8"/>
+    </row>
+    <row r="15" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="9"/>
+      <c r="B15" s="34"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="34"/>
+      <c r="E15" s="34"/>
+    </row>
+    <row r="16" spans="1:9" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="38"/>
+      <c r="B16" s="39"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="9"/>
+      <c r="B17" s="10"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="8"/>
+    </row>
+    <row r="18" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="10"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="8"/>
+    </row>
+    <row r="19" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="47"/>
+      <c r="B19" s="8"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="8"/>
+    </row>
+    <row r="20" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="9"/>
+      <c r="B20" s="8"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="8"/>
+    </row>
+    <row r="21" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="19"/>
+      <c r="B21" s="8"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+    </row>
+    <row r="22" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="9"/>
+      <c r="B22" s="34"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="34"/>
+    </row>
+    <row r="23" spans="1:6" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="38"/>
+      <c r="B23" s="39"/>
+      <c r="C23" s="39"/>
+      <c r="D23" s="51"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="5"/>
+    </row>
+    <row r="24" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="6"/>
+      <c r="B24" s="10"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="8"/>
+    </row>
+    <row r="25" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="10"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="8"/>
+    </row>
+    <row r="26" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="47"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="8"/>
+    </row>
+    <row r="27" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="9"/>
+      <c r="B27" s="8"/>
+      <c r="C27" s="10"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+    </row>
+    <row r="28" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="19"/>
+      <c r="B28" s="8"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+    </row>
+    <row r="29" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="14"/>
+      <c r="B29" s="34"/>
+      <c r="C29" s="34"/>
+      <c r="D29" s="34"/>
+      <c r="E29" s="34"/>
+    </row>
+    <row r="30" spans="1:6" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="38"/>
+      <c r="B30" s="38"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="5"/>
+    </row>
+    <row r="31" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="23"/>
+      <c r="B31" s="23"/>
+      <c r="C31" s="23"/>
+      <c r="D31" s="7"/>
+    </row>
+    <row r="32" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="B32" s="10"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="10"/>
+    </row>
+    <row r="33" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="49"/>
+      <c r="B33" s="10"/>
+      <c r="C33" s="8"/>
+      <c r="D33" s="8"/>
+    </row>
+    <row r="34" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="53"/>
+      <c r="B34" s="10"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+    </row>
+    <row r="35" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="8"/>
+      <c r="B35" s="10"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+    </row>
+    <row r="36" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="54"/>
+      <c r="B36" s="24"/>
+      <c r="C36" s="34"/>
+      <c r="D36" s="34"/>
+    </row>
+    <row r="37" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="D37" s="65" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="66"/>
+    </row>
+    <row r="38" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B40"/>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B41" s="44"/>
+    </row>
+    <row r="49" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D49" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="D37:E37"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:I41"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B3" sqref="B3:E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="1"/>
     <col min="2" max="5" width="30.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>20</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="5"/>
     </row>
     <row r="3" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="27"/>
       <c r="C3" s="16"/>
       <c r="D3" s="23"/>
       <c r="E3" s="25"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
     </row>
     <row r="4" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="59" t="s">
+      <c r="A4" s="67" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="25"/>
       <c r="C4" s="19"/>
       <c r="D4" s="10"/>
       <c r="E4" s="25"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
     </row>
     <row r="5" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="59"/>
+      <c r="A5" s="67"/>
       <c r="B5" s="25"/>
       <c r="C5" s="16"/>
       <c r="D5" s="10"/>
       <c r="E5" s="25"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
     </row>
     <row r="6" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="25"/>
       <c r="C6" s="16"/>
       <c r="D6" s="10"/>
       <c r="E6" s="25"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
     </row>
     <row r="7" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="25"/>
       <c r="C7" s="19"/>
       <c r="D7" s="10"/>
       <c r="E7" s="25"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
     </row>
     <row r="8" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9"/>
       <c r="B8" s="26"/>
       <c r="C8" s="16"/>
       <c r="D8" s="24"/>
       <c r="E8" s="25"/>
     </row>
     <row r="9" spans="1:9" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="12"/>
       <c r="B9" s="29"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="30"/>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9"/>
       <c r="B10" s="28"/>
       <c r="D10" s="8"/>
       <c r="E10" s="28"/>
     </row>
     <row r="11" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="60" t="s">
+      <c r="A11" s="68" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="16"/>
       <c r="D11" s="8"/>
       <c r="E11" s="25"/>
     </row>
     <row r="12" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="60"/>
+      <c r="A12" s="68"/>
       <c r="B12" s="25"/>
       <c r="D12" s="8"/>
       <c r="E12" s="25"/>
     </row>
     <row r="13" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="25"/>
       <c r="C13" s="8"/>
       <c r="E13" s="25"/>
     </row>
     <row r="14" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="25"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="25"/>
     </row>
     <row r="15" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="9"/>
       <c r="B15" s="26"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="26"/>
     </row>
     <row r="16" spans="1:9" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="12"/>
       <c r="B16" s="29"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="30"/>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="9"/>
       <c r="B17" s="28"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="25"/>
     </row>
     <row r="18" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="60" t="s">
+      <c r="A18" s="68" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="25"/>
       <c r="C18" s="8"/>
       <c r="D18" s="10"/>
       <c r="E18" s="25"/>
     </row>
     <row r="19" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="60"/>
+      <c r="A19" s="68"/>
       <c r="B19" s="25"/>
       <c r="D19" s="8"/>
       <c r="E19" s="25"/>
     </row>
     <row r="20" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="25"/>
       <c r="D20" s="8"/>
       <c r="E20" s="25"/>
     </row>
     <row r="21" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="25"/>
       <c r="D21" s="8"/>
       <c r="E21" s="25"/>
     </row>
     <row r="22" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="9"/>
       <c r="B22" s="26"/>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="26"/>
     </row>
     <row r="23" spans="1:6" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="12"/>
       <c r="B23" s="29"/>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="30"/>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="9"/>
       <c r="B24" s="31"/>
       <c r="C24" s="7"/>
       <c r="D24" s="22"/>
       <c r="E24" s="28"/>
     </row>
     <row r="25" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="60" t="s">
+      <c r="A25" s="68" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="8"/>
       <c r="D25" s="20"/>
       <c r="E25" s="25"/>
     </row>
     <row r="26" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="60"/>
+      <c r="A26" s="68"/>
       <c r="B26" s="32"/>
       <c r="C26" s="8"/>
       <c r="D26" s="16"/>
       <c r="E26" s="25"/>
     </row>
     <row r="27" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="32"/>
       <c r="C27" s="8"/>
       <c r="D27" s="20"/>
       <c r="E27" s="25"/>
     </row>
     <row r="28" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="32"/>
       <c r="C28" s="8"/>
       <c r="D28" s="16"/>
       <c r="E28" s="25"/>
     </row>
     <row r="29" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="9"/>
       <c r="B29" s="33"/>
       <c r="C29" s="11"/>
       <c r="D29" s="21"/>
       <c r="E29" s="26"/>
     </row>
     <row r="30" spans="1:6" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="12"/>
       <c r="B30" s="17"/>
       <c r="C30" s="17"/>
       <c r="D30" s="17"/>
       <c r="E30" s="18"/>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="9"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
     </row>
     <row r="32" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="59" t="s">
+      <c r="A32" s="67" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
     </row>
     <row r="33" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="59"/>
+      <c r="A33" s="67"/>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
     </row>
     <row r="34" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="9"/>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="E34" s="8"/>
     </row>
     <row r="35" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="13"/>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
     </row>
     <row r="36" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="14"/>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
     </row>
@@ -5503,52 +5207,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="cb1735cc-ee55-46f9-a510-2659ddde50d3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101001279C20270B84B418490BB1992FB447F" ma:contentTypeVersion="17" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="aa9e4cefbef05f9909a9cc4df42ace7e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bbaafe8f-a4fb-4451-bec8-a0ae0549eb58" xmlns:ns4="cb1735cc-ee55-46f9-a510-2659ddde50d3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="04b00e50794db9d631ab884423846628" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101001279C20270B84B418490BB1992FB447F" ma:contentTypeVersion="17" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="4eb982203be5e7ebbf86b89d6dd27595">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bbaafe8f-a4fb-4451-bec8-a0ae0549eb58" xmlns:ns4="cb1735cc-ee55-46f9-a510-2659ddde50d3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="effb7dbac044b82955e310334181ef08" ns3:_="" ns4:_="">
     <xsd:import namespace="bbaafe8f-a4fb-4451-bec8-a0ae0549eb58"/>
     <xsd:import namespace="cb1735cc-ee55-46f9-a510-2659ddde50d3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
@@ -5761,103 +5465,104 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A1414DF-19EF-4987-8556-75C4D2A1D935}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9236A274-F775-4DB2-893B-D921C6D1F016}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="cb1735cc-ee55-46f9-a510-2659ddde50d3"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="cb1735cc-ee55-46f9-a510-2659ddde50d3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="bbaafe8f-a4fb-4451-bec8-a0ae0549eb58"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AF6743C-209A-4C27-BADF-3EAE8A4C8033}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D500F41-589D-44EA-9199-CCC06DC9B5A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bbaafe8f-a4fb-4451-bec8-a0ae0549eb58"/>
     <ds:schemaRef ds:uri="cb1735cc-ee55-46f9-a510-2659ddde50d3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>23.TÝDEN </vt:lpstr>
       <vt:lpstr>24.TÝDEN</vt:lpstr>
       <vt:lpstr>25.TÝDEN</vt:lpstr>
       <vt:lpstr>26.TÝDEN</vt:lpstr>
+      <vt:lpstr>27.TÝDEN</vt:lpstr>
       <vt:lpstr>TO SNAD STAČÍ,NE...</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Spravce</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>